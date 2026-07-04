--- v0 (2026-04-29)
+++ v1 (2026-07-04)
@@ -1,259 +1,216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3084911E" w14:textId="63FD5A13" w:rsidR="007D0076" w:rsidRPr="00511EF5" w:rsidRDefault="000B1FE3" w:rsidP="00C33D60">
+    <w:p w14:paraId="0BCCE996" w14:textId="152CDDE1" w:rsidR="007D0076" w:rsidRPr="00511EF5" w:rsidRDefault="00403EC0" w:rsidP="00403EC0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B1FE3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78310C51" wp14:editId="7C1CF2ED">
-[...10 lines deleted...]
-            <wp:docPr id="1" name="Grafik 1" descr="O:\OR\Ostkirchen\Vorlagen\Briefkopf-Stempel-Visitenkarte\2019\Logo\OfdGdkO_logo4c-RGB.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55FA9ACF" wp14:editId="156649F5">
+            <wp:extent cx="2737513" cy="903605"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:docPr id="1240283073" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="O:\OR\Ostkirchen\Vorlagen\Briefkopf-Stempel-Visitenkarte\2019\Logo\OfdGdkO_logo4c-RGB.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2912110" cy="885825"/>
+                      <a:ext cx="2738386" cy="903893"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00511EF5">
+      <w:r w:rsidR="000B1FE3" w:rsidRPr="000B1FE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="588F8E57" wp14:editId="6C095356">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78310C51" wp14:editId="426A243F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4208613</wp:posOffset>
+              <wp:posOffset>-120192</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-11430</wp:posOffset>
+              <wp:posOffset>-67028</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1910614" cy="768118"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="2626242" cy="798868"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
             <wp:wrapNone/>
-            <wp:docPr id="3" name="Grafik 3" descr="O:\OR\Ostkirchen\PKR-WKR\PKR-Wahl\2022\Final\Logo PKR_2022.jpg"/>
+            <wp:docPr id="1" name="Grafik 1" descr="O:\OR\Ostkirchen\Vorlagen\Briefkopf-Stempel-Visitenkarte\2019\Logo\OfdGdkO_logo4c-RGB.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="O:\OR\Ostkirchen\PKR-WKR\PKR-Wahl\2022\Final\Logo PKR_2022.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="O:\OR\Ostkirchen\Vorlagen\Briefkopf-Stempel-Visitenkarte\2019\Logo\OfdGdkO_logo4c-RGB.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1910614" cy="768118"/>
+                      <a:ext cx="2650301" cy="806186"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A0269F" w:rsidRPr="00511EF5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:val="x-none" w:eastAsia="x-none" w:bidi="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286703D1" w14:textId="534C27EC" w:rsidR="007D0076" w:rsidRPr="00511EF5" w:rsidRDefault="007D0076" w:rsidP="00C33D60">
-[...37 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0B3939D0" w14:textId="77777777" w:rsidR="000B1FE3" w:rsidRDefault="000B1FE3" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41B2D9B6" w14:textId="7DA05712" w:rsidR="007D0076" w:rsidRPr="00511EF5" w:rsidRDefault="008E7DD7" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
@@ -304,73 +261,73 @@
       </w:r>
       <w:r w:rsidR="006B3B6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> offiziell angekündigt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332435A0" w14:textId="03A01748" w:rsidR="008C6D03" w:rsidRDefault="008C6D03" w:rsidP="00511EF5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511EF5">
+      <w:r w:rsidRPr="00783AC1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(Download </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00EE0D08" w:rsidRPr="00511EF5">
+        <w:r w:rsidR="00EE0D08" w:rsidRPr="00783AC1">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.katholischeostkirchen.at/unit/katholischeostkirchen/unseregemeinden</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00511EF5">
+      <w:r w:rsidRPr="00783AC1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA9CF1E" w14:textId="77777777" w:rsidR="00873653" w:rsidRPr="00511EF5" w:rsidRDefault="00873653" w:rsidP="00511EF5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D0EFD3B" w14:textId="54A787E2" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="00EE0D08">
       <w:pPr>
@@ -424,424 +381,414 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>Pfarre</w:t>
       </w:r>
       <w:r w:rsidR="001F4A3F" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>/Seelsorgestelle: ……………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18675BE4" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="503D025C" w14:textId="3030DBB0" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="001F4A3F" w:rsidP="008C6D03">
+    <w:p w14:paraId="503D025C" w14:textId="7C9AB21E" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="001F4A3F" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>Am Sonntag,</w:t>
       </w:r>
       <w:r w:rsidR="008C6D03" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00511EF5" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve">den </w:t>
       </w:r>
-      <w:r w:rsidR="00C33D60" w:rsidRPr="008B4E45">
+      <w:r w:rsidR="00403EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
-        <w:t>20. März 2022</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C6D03" w:rsidRPr="008B4E45">
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33D60" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="008B4E45">
+        <w:t>. März 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00403EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6D03" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6D03" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>wird in unserer Pfarre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>/Seelsorgestelle</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6D03" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
         <w:t>Pastoralkirchenrat</w:t>
       </w:r>
       <w:r w:rsidR="008C6D03" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> gewählt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36183FFC" w14:textId="513044A6" w:rsidR="007D0076" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="00961EA2">
+    <w:p w14:paraId="4F9056AB" w14:textId="7F8C4CF0" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="00813EBC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>In unserer Pfarre</w:t>
       </w:r>
       <w:r w:rsidR="001F4A3F" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>/Seelsorgestelle</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind ……</w:t>
       </w:r>
       <w:r w:rsidR="001F4A3F" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(genaue Zahl) </w:t>
       </w:r>
-      <w:r w:rsidR="004C68FB" w:rsidRPr="004C68FB">
-[...6 lines deleted...]
-      <w:r w:rsidR="004C68FB">
+      <w:r w:rsidR="00813EBC" w:rsidRPr="00813EBC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mitglieder in den</w:t>
+      </w:r>
+      <w:r w:rsidR="00813EBC" w:rsidRPr="00813EBC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EE0D08" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>astoralkirchen</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4E45">
+      <w:r w:rsidR="00813EBC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>rat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu wählen. Der </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4A3F" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>Pastoralkirchenrat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist jener Kreis von Personen, der für die kommenden 5 Jahre mit dem Pfarrer</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4A3F" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>/Seelsorger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verantwortung übernimmt für die Entwicklung und Gestaltung der Aktivitäten</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4A3F" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in der Pfa</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13BEE" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="004C68FB">
-[...14 lines deleted...]
-    <w:p w14:paraId="4F9056AB" w14:textId="538B5DE7" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="00961EA2">
+      <w:r w:rsidR="001F4A3F" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>re/Seelsorgestelle</w:t>
+      </w:r>
+      <w:r w:rsidR="00511EF5" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED0D719" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...75 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Wahlberechtigt </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>sind alle Katholiken, die</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CED3089" w14:textId="77777777" w:rsidR="00EE0D08" w:rsidRPr="008B4E45" w:rsidRDefault="00E13BEE" w:rsidP="00EE0D08">
+    <w:p w14:paraId="0CED3089" w14:textId="4C76420C" w:rsidR="00EE0D08" w:rsidRPr="008B4E45" w:rsidRDefault="00E13BEE" w:rsidP="00EE0D08">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:r w:rsidR="00C33D60" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wahltag das 16. Lebensjahr vo</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>llendet haben</w:t>
       </w:r>
+      <w:r w:rsidR="00974D10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00EE0D08" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD8D425" w14:textId="0DBB6236" w:rsidR="00C33D60" w:rsidRPr="00FC0874" w:rsidRDefault="00EE0D08" w:rsidP="00EE0D08">
+    <w:p w14:paraId="0CD8D425" w14:textId="6FD0A4B1" w:rsidR="00C33D60" w:rsidRPr="00FC0874" w:rsidRDefault="00EE0D08" w:rsidP="00EE0D08">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC0874">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>der Kirche eigenen Rechts zugeordnet sind</w:t>
       </w:r>
+      <w:r w:rsidR="00974D10">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="48ABD679" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="00C33D60">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>Auch Kinder vor Erreichung der Wahlberechtigung haben eine Stimme. Das Stimmrecht wird</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034FC6FD" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="00C33D60">
@@ -869,182 +816,202 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>vereinbaren</w:t>
       </w:r>
       <w:r w:rsidR="00C33D60" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> unter sich</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>, wer das Stimmrecht für die Kinder ausübt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26918206" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="008C6D03">
+    <w:p w14:paraId="3735D6CE" w14:textId="04E4D75B" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Wählbar </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>sind wahlberechtigte Katholiken,</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="277E7747" w14:textId="6C92EA9D" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="00706C83" w:rsidP="00C33D60">
+      <w:r w:rsidR="00E21DF5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277E7747" w14:textId="7B4CE5AA" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="00706C83" w:rsidP="00C33D60">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
-        <w:t>die am Wahltag das 18</w:t>
-[...6 lines deleted...]
-        <w:t>. Lebensjahr vollendet haben,</w:t>
+        <w:t>am Wahltag das 18</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21DF5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>. Lebensjahr vollendet haben</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A76150D" w14:textId="7D8C820E" w:rsidR="00706C83" w:rsidRPr="008B4E45" w:rsidRDefault="00706C83" w:rsidP="00706C83">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve">im Gebiet der Pfarre/Seelsorgestelle einen </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC0874">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>kirchenrechtlichen Wohnsitz haben</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F612425" w14:textId="14677B7D" w:rsidR="00524A81" w:rsidRPr="008B4E45" w:rsidRDefault="00706C83" w:rsidP="00524A81">
+    <w:p w14:paraId="1F612425" w14:textId="287A6845" w:rsidR="00524A81" w:rsidRPr="008B4E45" w:rsidRDefault="00706C83" w:rsidP="00E21DF5">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>sich durch festen Glauben, gute Sitten (vorbildliches christliches Leben, Empfang der heiligen Sakramente, regelmäßiger Gottesdienstbesuch) und Klugheit auszeichnen</w:t>
       </w:r>
       <w:r w:rsidR="00524A81" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zur Glaubenslehre und Ordnung der Kirche bekennen. Diese Feststellung ist von der Wahlkommission zu treffen.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21DF5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und sich </w:t>
+      </w:r>
+      <w:r w:rsidR="00524A81" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>zur Glaubenslehre und Ordnung der Kirche bekennen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21DF5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diese Feststellung ist von der </w:t>
+      </w:r>
+      <w:r w:rsidR="00524A81" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>Wahlkommission zu treffen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E8A1AA" w14:textId="0C827DFA" w:rsidR="00524A81" w:rsidRPr="008B4E45" w:rsidRDefault="00524A81" w:rsidP="00524A81">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>ordnungsgemäß zur Wahl vorgeschlagen werden</w:t>
       </w:r>
     </w:p>
@@ -1112,143 +1079,179 @@
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve">lädt </w:t>
       </w:r>
       <w:r w:rsidR="001F4A3F" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>alle Wahlberechtigten</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> ein, wählbare Personen als</w:t>
       </w:r>
       <w:r w:rsidR="008E7DD7" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> für die </w:t>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KandidatInnen für die </w:t>
       </w:r>
       <w:r w:rsidR="001F4A3F" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>Pastoralkirchenratswahl</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> vorzuschlagen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24231040" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22D1C1E3" w14:textId="0FAE5313" w:rsidR="001F4A3F" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="001F4A3F">
+    <w:p w14:paraId="22D1C1E3" w14:textId="26D59B58" w:rsidR="001F4A3F" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="001F4A3F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Wahlvorschläge </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4E45">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">müssen </w:t>
+      <w:r w:rsidR="00782C5F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>können</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E7DD7" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
-        <w:t>bis spätestens 6. Februar 2022</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B4E45">
+        <w:t xml:space="preserve">bis spätestens </w:t>
+      </w:r>
+      <w:r w:rsidR="00621254">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7DD7" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00621254">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>Jänner</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7DD7" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00403EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F4A3F" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t>bei der Wahlkommission</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(A</w:t>
       </w:r>
@@ -1271,295 +1274,332 @@
         <w:t>arkeit</w:t>
       </w:r>
       <w:r w:rsidR="00B80A31" w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> angeben</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4E45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
-        <w:t>einlangen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E83F2DA" w14:textId="17086CB7" w:rsidR="001F4A3F" w:rsidRPr="008B4E45" w:rsidRDefault="001F4A3F" w:rsidP="001F4A3F">
+        <w:t>ein</w:t>
+      </w:r>
+      <w:r w:rsidR="00782C5F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>gelangt werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393F61F4" w14:textId="46AC32A3" w:rsidR="001F4A3F" w:rsidRPr="008B4E45" w:rsidRDefault="001F4A3F" w:rsidP="00403EC0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...5 lines deleted...]
-    <w:p w14:paraId="393F61F4" w14:textId="7BE67678" w:rsidR="001F4A3F" w:rsidRPr="008B4E45" w:rsidRDefault="001F4A3F" w:rsidP="001F4A3F">
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Briefwahl</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13BEE" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1FF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>muss</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7A39" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13BEE" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bis </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80A31" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spätestens </w:t>
+      </w:r>
+      <w:r w:rsidR="00721CB1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13BEE" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00721CB1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>Jänner</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13BEE" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00403EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13BEE" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80A31" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>schriftlich oder telefonisch bei der Wahlkommission beantragt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61622969" w14:textId="77777777" w:rsidR="00403EC0" w:rsidRDefault="00403EC0" w:rsidP="00403EC0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:iCs/>
-[...82 lines deleted...]
-    <w:p w14:paraId="04742BEC" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="008C6D03" w:rsidP="008C6D03">
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5984EB8F" w14:textId="00E4B78C" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="00B80A31" w:rsidP="00403EC0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5984EB8F" w14:textId="6BCF2668" w:rsidR="008C6D03" w:rsidRPr="008B4E45" w:rsidRDefault="00B80A31" w:rsidP="008C6D03">
+      <w:r w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t>Die genauen Wahlzeiten und der Wahlort</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0076" w:rsidRPr="008B4E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für die Stimmenabgabe werden spätestens 3 Wochen vor dem Wahltag verlautbart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D62A5DE" w14:textId="28971546" w:rsidR="007D0076" w:rsidRPr="008B4E45" w:rsidRDefault="007D0076" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4E45">
-[...23 lines deleted...]
-    <w:p w14:paraId="0D62A5DE" w14:textId="28971546" w:rsidR="007D0076" w:rsidRPr="008B4E45" w:rsidRDefault="007D0076" w:rsidP="008C6D03">
+    </w:p>
+    <w:p w14:paraId="5161B1B2" w14:textId="77777777" w:rsidR="000B1FE3" w:rsidRDefault="000B1FE3" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6638E0C3" w14:textId="59D166CD" w:rsidR="00873653" w:rsidRDefault="00873653" w:rsidP="008C6D03">
+    <w:p w14:paraId="3CD20B23" w14:textId="77777777" w:rsidR="00403EC0" w:rsidRDefault="00403EC0" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5161B1B2" w14:textId="77777777" w:rsidR="000B1FE3" w:rsidRPr="008B4E45" w:rsidRDefault="000B1FE3" w:rsidP="008C6D03">
+    <w:p w14:paraId="253517F4" w14:textId="77777777" w:rsidR="00403EC0" w:rsidRPr="008B4E45" w:rsidRDefault="00403EC0" w:rsidP="008C6D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E23D81F" w14:textId="38E52595" w:rsidR="006646AB" w:rsidRPr="000B1FE3" w:rsidRDefault="000B1FE3" w:rsidP="00873653">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B3B6D" w:rsidRPr="000B1FE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
       <w:r w:rsidR="006B3B6D" w:rsidRPr="000B1FE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006B3B6D" w:rsidRPr="000B1FE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006B3B6D" w:rsidRPr="000B1FE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00FA6310">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Siegel</w:t>
       </w:r>
       <w:r w:rsidR="006B3B6D" w:rsidRPr="000B1FE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006B3B6D" w:rsidRPr="000B1FE3">
@@ -1592,151 +1632,151 @@
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="006B3B6D" w:rsidRPr="000B1FE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Vorsitzende/r der Wahlkommission</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006646AB" w:rsidRPr="000B1FE3" w:rsidSect="000B1FE3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="849" w:bottom="426" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29329118" w14:textId="77777777" w:rsidR="00925507" w:rsidRDefault="00925507" w:rsidP="008C6D03">
+    <w:p w14:paraId="7D83B41A" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRDefault="008C6D03" w:rsidP="008C6D03">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D866599" w14:textId="77777777" w:rsidR="00925507" w:rsidRDefault="00925507" w:rsidP="008C6D03">
+    <w:p w14:paraId="049F0D8F" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRDefault="008C6D03" w:rsidP="008C6D03">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44BC08AD" w14:textId="77777777" w:rsidR="00925507" w:rsidRDefault="00925507" w:rsidP="008C6D03">
+    <w:p w14:paraId="16E5E327" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRDefault="008C6D03" w:rsidP="008C6D03">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="792E9E7F" w14:textId="77777777" w:rsidR="00925507" w:rsidRDefault="00925507" w:rsidP="008C6D03">
+    <w:p w14:paraId="438E6F1C" w14:textId="77777777" w:rsidR="008C6D03" w:rsidRDefault="008C6D03" w:rsidP="008C6D03">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17CF0F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEA420BA"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1919,148 +1959,162 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="705181831">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="764305056">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C6D03"/>
     <w:rsid w:val="000B1FE3"/>
+    <w:rsid w:val="000E4952"/>
     <w:rsid w:val="001F4A3F"/>
-    <w:rsid w:val="004C68FB"/>
+    <w:rsid w:val="00296A03"/>
+    <w:rsid w:val="00403EC0"/>
+    <w:rsid w:val="00423BCE"/>
+    <w:rsid w:val="00437883"/>
     <w:rsid w:val="00511EF5"/>
     <w:rsid w:val="00524A81"/>
+    <w:rsid w:val="00621254"/>
     <w:rsid w:val="006646AB"/>
     <w:rsid w:val="00672EC6"/>
     <w:rsid w:val="006B3B6D"/>
     <w:rsid w:val="00706C83"/>
+    <w:rsid w:val="00721CB1"/>
+    <w:rsid w:val="00782C5F"/>
+    <w:rsid w:val="00783AC1"/>
     <w:rsid w:val="007D0076"/>
     <w:rsid w:val="007D7287"/>
+    <w:rsid w:val="007E7CB8"/>
+    <w:rsid w:val="00813EBC"/>
+    <w:rsid w:val="00852EF2"/>
     <w:rsid w:val="00873653"/>
-    <w:rsid w:val="008A354D"/>
     <w:rsid w:val="008B4E45"/>
     <w:rsid w:val="008C6D03"/>
     <w:rsid w:val="008E7DD7"/>
-    <w:rsid w:val="00925507"/>
-    <w:rsid w:val="00961EA2"/>
+    <w:rsid w:val="0091302E"/>
+    <w:rsid w:val="00974D10"/>
     <w:rsid w:val="00A0269F"/>
+    <w:rsid w:val="00AF33F6"/>
     <w:rsid w:val="00AF7A39"/>
     <w:rsid w:val="00B004F1"/>
     <w:rsid w:val="00B80A31"/>
     <w:rsid w:val="00C33D60"/>
-    <w:rsid w:val="00C77999"/>
     <w:rsid w:val="00CB5B61"/>
-    <w:rsid w:val="00D7377D"/>
+    <w:rsid w:val="00D02113"/>
+    <w:rsid w:val="00DA2A9F"/>
+    <w:rsid w:val="00DA7CC7"/>
     <w:rsid w:val="00E13BEE"/>
+    <w:rsid w:val="00E21DF5"/>
+    <w:rsid w:val="00E735A9"/>
     <w:rsid w:val="00EE0D08"/>
+    <w:rsid w:val="00FA1FF3"/>
     <w:rsid w:val="00FA6310"/>
     <w:rsid w:val="00FC0874"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="32F3C17D"/>
   <w15:docId w15:val="{CB9D449D-576A-45D5-809B-D1EA14780C66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2571,74 +2625,73 @@
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C33D60"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E7DD7"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1087769496">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.katholischeostkirchen.at/unit/katholischeostkirchen/unseregemeinden" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.katholischeostkirchen.at/unit/katholischeostkirchen/unseregemeinden" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2895,65 +2948,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002C1BCDD689C8D74DB9A3B026BA189338" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="10bfae0656f8e12d91b3864d17b1d10b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="68bf19db-88f9-4969-bc65-82f1efa0e5b6" xmlns:ns4="b036d500-50db-427e-b8d6-2713a4026c3f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="425776f6492e2774858ae4b6b278c5f7" ns3:_="" ns4:_="">
     <xsd:import namespace="68bf19db-88f9-4969-bc65-82f1efa0e5b6"/>
     <xsd:import namespace="b036d500-50db-427e-b8d6-2713a4026c3f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3132,115 +3170,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D07B2A35-2925-4EDB-BA18-BA296DB6CBEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="68bf19db-88f9-4969-bc65-82f1efa0e5b6"/>
     <ds:schemaRef ds:uri="b036d500-50db-427e-b8d6-2713a4026c3f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60C4EB88-B3A1-42E3-822D-64CAD6922A73}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E446718-2C31-4A52-B7A9-99E88F2BFF20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="b036d500-50db-427e-b8d6-2713a4026c3f"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="68bf19db-88f9-4969-bc65-82f1efa0e5b6"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>307</Words>
-  <Characters>1936</Characters>
+  <Words>306</Words>
+  <Characters>1934</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Erzdiözese Wien</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2239</CharactersWithSpaces>
+  <CharactersWithSpaces>2236</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PeslJo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002C1BCDD689C8D74DB9A3B026BA189338</vt:lpwstr>
   </property>
 </Properties>
 </file>