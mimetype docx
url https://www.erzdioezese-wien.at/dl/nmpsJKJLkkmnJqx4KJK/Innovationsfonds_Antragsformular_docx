--- v0 (2026-05-19)
+++ v1 (2026-06-29)
@@ -656,83 +656,115 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5983" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRPr="004938BA" w:rsidRDefault="00DA07E3" w:rsidP="004938BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005521E0" w:rsidRPr="004938BA" w14:paraId="439F3A3B" w14:textId="77777777" w:rsidTr="007A3657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6329918D" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRPr="004938BA" w:rsidRDefault="00493EDC" w:rsidP="00493EDC">
+          <w:p w14:paraId="6329918D" w14:textId="42100404" w:rsidR="00DA07E3" w:rsidRPr="004938BA" w:rsidRDefault="00493EDC" w:rsidP="00493EDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004938BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontaktperson </w:t>
             </w:r>
             <w:r w:rsidRPr="004938BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="004938BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(falls vom Projektverantwortlichen unterschieden)</w:t>
+              <w:t xml:space="preserve">(falls </w:t>
+            </w:r>
+            <w:r w:rsidR="00147F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nicht</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004938BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Projektverantwortliche</w:t>
+            </w:r>
+            <w:r w:rsidR="0078313D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004938BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72E5E76F" w14:textId="77777777" w:rsidR="005521E0" w:rsidRPr="004938BA" w:rsidRDefault="00493EDC" w:rsidP="004938BA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004938BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="004938BA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -792,51 +824,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Funktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5983" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRPr="004938BA" w:rsidRDefault="00DA07E3" w:rsidP="004938BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRDefault="00DA07E3"/>
-    <w:p w14:paraId="058C64C7" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRPr="005521E0" w:rsidRDefault="00DA07E3" w:rsidP="005521E0">
+    <w:p w14:paraId="058C64C7" w14:textId="7B76D694" w:rsidR="00DA07E3" w:rsidRPr="005521E0" w:rsidRDefault="00DA07E3" w:rsidP="005521E0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005521E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bankverbindung</w:t>
       </w:r>
       <w:r w:rsidR="00493EDC" w:rsidRPr="005521E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -859,50 +891,66 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A5377C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfarre, Verein, </w:t>
       </w:r>
       <w:r w:rsidR="007C7A76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Rech</w:t>
       </w:r>
       <w:r w:rsidR="0060464E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tsperson</w:t>
+      </w:r>
+      <w:r w:rsidR="0031364A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>; kein Privatkonto</w:t>
+      </w:r>
+      <w:r w:rsidR="0078313D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00493EDC" w:rsidRPr="005521E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1469,70 +1517,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="62EBF3C5" w14:textId="77777777" w:rsidR="000B6752" w:rsidRPr="00DA07E3" w:rsidRDefault="000B6752" w:rsidP="00493EDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D98A12B" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRDefault="00DA07E3"/>
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="110FFD37" w14:textId="77777777" w:rsidR="00D17A3B" w:rsidRDefault="00D17A3B" w:rsidP="00DA07E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="298ED7D9" w14:textId="20D1B588" w:rsidR="00DA07E3" w:rsidRPr="00556CE4" w:rsidRDefault="00D17A3B" w:rsidP="00DA07E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
@@ -1703,87 +1731,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Projektverantwortliche</w:t>
       </w:r>
       <w:r w:rsidR="00556CE4" w:rsidRPr="00556CE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/r</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B699379" w14:textId="77777777" w:rsidR="00556CE4" w:rsidRPr="00556CE4" w:rsidRDefault="00556CE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FE9F23F" w14:textId="77777777" w:rsidR="00556CE4" w:rsidRDefault="00556CE4" w:rsidP="00556CE4">
+    <w:p w14:paraId="2DF3DE55" w14:textId="77777777" w:rsidR="0078313D" w:rsidRDefault="0078313D" w:rsidP="00556CE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5451"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3FE9F23F" w14:textId="26ADD9C4" w:rsidR="00556CE4" w:rsidRPr="0078313D" w:rsidRDefault="0078313D" w:rsidP="0078313D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5451"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:tab/>
+      </w:pPr>
+      <w:r w:rsidRPr="0078313D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078313D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Refundierungen können nur auf offizielle Konten von Rechtspersonen erfolgen; wird diese Initiative im Einzelfall nicht von einer Rechtsperson getragen, soll dafür ein Konto eingerichtet werden, auf dem zumindest zwei Personen zeichnungsberechtigt sind und wo keine privaten Geldbewegungen stattfinden</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76168">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5927" w:rsidRPr="00F76168">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(aus den Kriterien des Innovationsfonds)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346EB859" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRDefault="00493EDC" w:rsidP="00D17A3B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2765"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D17A3B">
+      <w:r w:rsidRPr="0078313D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00DA07E3" w:rsidRPr="00DA07E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Projektbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F72F646" w14:textId="77777777" w:rsidR="00556CE4" w:rsidRPr="00556CE4" w:rsidRDefault="00556CE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -3312,51 +3386,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E093550" w14:textId="0BC0F5E3" w:rsidR="00556CE4" w:rsidRPr="00D17A3B" w:rsidRDefault="007D6A6C" w:rsidP="244B4576">
+  <w:p w14:paraId="2E093550" w14:textId="48ED604E" w:rsidR="00556CE4" w:rsidRPr="00D17A3B" w:rsidRDefault="007D6A6C" w:rsidP="244B4576">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74F3D7BB" wp14:editId="07777777">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4771390</wp:posOffset>
@@ -4286,61 +4360,61 @@
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D17A3B">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="244B4576" w:rsidRPr="244B4576">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Version: </w:t>
     </w:r>
-    <w:r w:rsidR="00DA34DD">
+    <w:r w:rsidR="00365EE0">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>April</w:t>
+      <w:t>Juni</w:t>
     </w:r>
     <w:r w:rsidR="244B4576" w:rsidRPr="244B4576">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00B57BC3">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
@@ -6499,105 +6573,220 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DFC109C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FECEAC46"/>
+    <w:lvl w:ilvl="0" w:tplc="92949D8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1785535769">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="795757589">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Blitz1"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2058240483">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1257665565">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1430391732">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2136825303">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="272908824">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1187716317">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1170828555">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1859813055">
     <w:abstractNumId w:val="7"/>
   </w:num>
+  <w:num w:numId="11" w16cid:durableId="342515302">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -6632,100 +6821,102 @@
     <w:rsid w:val="00043D94"/>
     <w:rsid w:val="00046C15"/>
     <w:rsid w:val="00047544"/>
     <w:rsid w:val="000506A3"/>
     <w:rsid w:val="00055F00"/>
     <w:rsid w:val="00060066"/>
     <w:rsid w:val="00060818"/>
     <w:rsid w:val="00064699"/>
     <w:rsid w:val="000721CA"/>
     <w:rsid w:val="00084383"/>
     <w:rsid w:val="00085571"/>
     <w:rsid w:val="00085C21"/>
     <w:rsid w:val="00086F08"/>
     <w:rsid w:val="0009069E"/>
     <w:rsid w:val="00094B69"/>
     <w:rsid w:val="000A0060"/>
     <w:rsid w:val="000A2EB3"/>
     <w:rsid w:val="000A40FF"/>
     <w:rsid w:val="000A48E2"/>
     <w:rsid w:val="000A6BDE"/>
     <w:rsid w:val="000A72FB"/>
     <w:rsid w:val="000B0B8A"/>
     <w:rsid w:val="000B2BDC"/>
     <w:rsid w:val="000B4819"/>
     <w:rsid w:val="000B51EC"/>
+    <w:rsid w:val="000B5927"/>
     <w:rsid w:val="000B5A89"/>
     <w:rsid w:val="000B6752"/>
     <w:rsid w:val="000C02D1"/>
     <w:rsid w:val="000C20B5"/>
     <w:rsid w:val="000C2431"/>
     <w:rsid w:val="000C2FA0"/>
     <w:rsid w:val="000C6A4A"/>
     <w:rsid w:val="000C7142"/>
     <w:rsid w:val="000C7F3D"/>
     <w:rsid w:val="000D0CD5"/>
     <w:rsid w:val="000D17BD"/>
     <w:rsid w:val="000D427F"/>
     <w:rsid w:val="000E25E4"/>
     <w:rsid w:val="000E3480"/>
     <w:rsid w:val="000E38CE"/>
     <w:rsid w:val="000E4B8C"/>
     <w:rsid w:val="000E4BA6"/>
     <w:rsid w:val="000E5315"/>
     <w:rsid w:val="000E6694"/>
     <w:rsid w:val="000F2641"/>
     <w:rsid w:val="00105E97"/>
     <w:rsid w:val="0010649F"/>
     <w:rsid w:val="001128BF"/>
     <w:rsid w:val="0011392D"/>
     <w:rsid w:val="0011424F"/>
     <w:rsid w:val="0011555B"/>
     <w:rsid w:val="00116C10"/>
     <w:rsid w:val="0011715A"/>
     <w:rsid w:val="00117BB8"/>
     <w:rsid w:val="00117FBA"/>
     <w:rsid w:val="001201F1"/>
     <w:rsid w:val="00120661"/>
     <w:rsid w:val="0012255D"/>
     <w:rsid w:val="001236D6"/>
     <w:rsid w:val="00123EF2"/>
     <w:rsid w:val="00126164"/>
     <w:rsid w:val="001265C7"/>
     <w:rsid w:val="00127395"/>
     <w:rsid w:val="00130178"/>
     <w:rsid w:val="00130887"/>
     <w:rsid w:val="00132F0C"/>
     <w:rsid w:val="00132FD9"/>
     <w:rsid w:val="0013330E"/>
     <w:rsid w:val="00133905"/>
     <w:rsid w:val="0013518A"/>
     <w:rsid w:val="001366B1"/>
     <w:rsid w:val="0013735A"/>
     <w:rsid w:val="00137A67"/>
     <w:rsid w:val="001449B5"/>
     <w:rsid w:val="00144DC1"/>
+    <w:rsid w:val="00147F84"/>
     <w:rsid w:val="0015236C"/>
     <w:rsid w:val="00154740"/>
     <w:rsid w:val="00154E1D"/>
     <w:rsid w:val="00156323"/>
     <w:rsid w:val="0016333C"/>
     <w:rsid w:val="0016405E"/>
     <w:rsid w:val="0016780A"/>
     <w:rsid w:val="00175209"/>
     <w:rsid w:val="00176555"/>
     <w:rsid w:val="0018442C"/>
     <w:rsid w:val="0018452C"/>
     <w:rsid w:val="00187228"/>
     <w:rsid w:val="00192C70"/>
     <w:rsid w:val="001931B3"/>
     <w:rsid w:val="00195377"/>
     <w:rsid w:val="001971F4"/>
     <w:rsid w:val="001A023D"/>
     <w:rsid w:val="001A1060"/>
     <w:rsid w:val="001A2B78"/>
     <w:rsid w:val="001A3B63"/>
     <w:rsid w:val="001A72BA"/>
     <w:rsid w:val="001B0486"/>
     <w:rsid w:val="001B2818"/>
     <w:rsid w:val="001B571A"/>
     <w:rsid w:val="001B5E02"/>
@@ -6793,74 +6984,76 @@
     <w:rsid w:val="002B4AE4"/>
     <w:rsid w:val="002C44B5"/>
     <w:rsid w:val="002C47EE"/>
     <w:rsid w:val="002C6D98"/>
     <w:rsid w:val="002C7A78"/>
     <w:rsid w:val="002D270C"/>
     <w:rsid w:val="002D32E7"/>
     <w:rsid w:val="002D45C1"/>
     <w:rsid w:val="002D5BC3"/>
     <w:rsid w:val="002E047E"/>
     <w:rsid w:val="002E254F"/>
     <w:rsid w:val="002E2C43"/>
     <w:rsid w:val="002E440B"/>
     <w:rsid w:val="002E5968"/>
     <w:rsid w:val="002E5C4C"/>
     <w:rsid w:val="002F0910"/>
     <w:rsid w:val="002F25F0"/>
     <w:rsid w:val="002F2769"/>
     <w:rsid w:val="002F3F7A"/>
     <w:rsid w:val="002F4EF7"/>
     <w:rsid w:val="002F5456"/>
     <w:rsid w:val="002F5F7B"/>
     <w:rsid w:val="00302E9E"/>
     <w:rsid w:val="0031083E"/>
     <w:rsid w:val="00312D89"/>
+    <w:rsid w:val="0031364A"/>
     <w:rsid w:val="00314FC6"/>
     <w:rsid w:val="0031579D"/>
     <w:rsid w:val="0031754A"/>
     <w:rsid w:val="00330C75"/>
     <w:rsid w:val="00333BAA"/>
     <w:rsid w:val="00333EE2"/>
     <w:rsid w:val="00334264"/>
     <w:rsid w:val="003347AD"/>
     <w:rsid w:val="00336CD8"/>
     <w:rsid w:val="003372BA"/>
     <w:rsid w:val="003379EF"/>
     <w:rsid w:val="00340E11"/>
     <w:rsid w:val="00341E6D"/>
     <w:rsid w:val="00343615"/>
     <w:rsid w:val="00346991"/>
     <w:rsid w:val="003479EC"/>
     <w:rsid w:val="00352F02"/>
     <w:rsid w:val="00353675"/>
     <w:rsid w:val="00354351"/>
     <w:rsid w:val="00354C70"/>
     <w:rsid w:val="0035691B"/>
     <w:rsid w:val="003612E4"/>
     <w:rsid w:val="003621A0"/>
     <w:rsid w:val="00364BF7"/>
+    <w:rsid w:val="00365EE0"/>
     <w:rsid w:val="00367415"/>
     <w:rsid w:val="00367D2C"/>
     <w:rsid w:val="00367E22"/>
     <w:rsid w:val="00374B64"/>
     <w:rsid w:val="00375AD9"/>
     <w:rsid w:val="0037741B"/>
     <w:rsid w:val="003858DC"/>
     <w:rsid w:val="0039070A"/>
     <w:rsid w:val="00392C17"/>
     <w:rsid w:val="00392FD0"/>
     <w:rsid w:val="0039434D"/>
     <w:rsid w:val="0039713D"/>
     <w:rsid w:val="003A1796"/>
     <w:rsid w:val="003A465E"/>
     <w:rsid w:val="003A6E4E"/>
     <w:rsid w:val="003B0E0F"/>
     <w:rsid w:val="003B1E0D"/>
     <w:rsid w:val="003C13BD"/>
     <w:rsid w:val="003C14FA"/>
     <w:rsid w:val="003C50D3"/>
     <w:rsid w:val="003C7666"/>
     <w:rsid w:val="003D1E4B"/>
     <w:rsid w:val="003D2E3F"/>
     <w:rsid w:val="003D39F6"/>
     <w:rsid w:val="003D3D1C"/>
@@ -7139,50 +7332,51 @@
     <w:rsid w:val="00730B7B"/>
     <w:rsid w:val="007311F2"/>
     <w:rsid w:val="00731966"/>
     <w:rsid w:val="00736C55"/>
     <w:rsid w:val="00741818"/>
     <w:rsid w:val="00744231"/>
     <w:rsid w:val="00744B67"/>
     <w:rsid w:val="00745F72"/>
     <w:rsid w:val="0074705D"/>
     <w:rsid w:val="00750D51"/>
     <w:rsid w:val="00754AD0"/>
     <w:rsid w:val="00755E5E"/>
     <w:rsid w:val="00757D11"/>
     <w:rsid w:val="00762E8E"/>
     <w:rsid w:val="007631D5"/>
     <w:rsid w:val="007674BE"/>
     <w:rsid w:val="007705FF"/>
     <w:rsid w:val="0077129D"/>
     <w:rsid w:val="00772194"/>
     <w:rsid w:val="00772854"/>
     <w:rsid w:val="0077367D"/>
     <w:rsid w:val="00774564"/>
     <w:rsid w:val="0077778E"/>
     <w:rsid w:val="00777AFF"/>
     <w:rsid w:val="00781B13"/>
+    <w:rsid w:val="0078313D"/>
     <w:rsid w:val="00784672"/>
     <w:rsid w:val="00784A72"/>
     <w:rsid w:val="0078540D"/>
     <w:rsid w:val="00785A6B"/>
     <w:rsid w:val="007869A4"/>
     <w:rsid w:val="007912C9"/>
     <w:rsid w:val="00792AD9"/>
     <w:rsid w:val="00793D3D"/>
     <w:rsid w:val="00794E69"/>
     <w:rsid w:val="00795BFF"/>
     <w:rsid w:val="007A1244"/>
     <w:rsid w:val="007A3657"/>
     <w:rsid w:val="007A51EB"/>
     <w:rsid w:val="007A65AB"/>
     <w:rsid w:val="007B48EE"/>
     <w:rsid w:val="007B689C"/>
     <w:rsid w:val="007C283D"/>
     <w:rsid w:val="007C381B"/>
     <w:rsid w:val="007C4CA3"/>
     <w:rsid w:val="007C7369"/>
     <w:rsid w:val="007C7A76"/>
     <w:rsid w:val="007D2DFA"/>
     <w:rsid w:val="007D3ABC"/>
     <w:rsid w:val="007D48F5"/>
     <w:rsid w:val="007D4D2E"/>
@@ -7347,50 +7541,51 @@
     <w:rsid w:val="009F3729"/>
     <w:rsid w:val="009F421F"/>
     <w:rsid w:val="009F568C"/>
     <w:rsid w:val="00A01DC2"/>
     <w:rsid w:val="00A0642C"/>
     <w:rsid w:val="00A114F5"/>
     <w:rsid w:val="00A11FD7"/>
     <w:rsid w:val="00A1356D"/>
     <w:rsid w:val="00A178A9"/>
     <w:rsid w:val="00A20347"/>
     <w:rsid w:val="00A2110B"/>
     <w:rsid w:val="00A2137D"/>
     <w:rsid w:val="00A21A16"/>
     <w:rsid w:val="00A228C2"/>
     <w:rsid w:val="00A24DA1"/>
     <w:rsid w:val="00A2586C"/>
     <w:rsid w:val="00A2593F"/>
     <w:rsid w:val="00A26A54"/>
     <w:rsid w:val="00A3153E"/>
     <w:rsid w:val="00A3184C"/>
     <w:rsid w:val="00A31A3B"/>
     <w:rsid w:val="00A32BF7"/>
     <w:rsid w:val="00A333BD"/>
     <w:rsid w:val="00A37FBE"/>
     <w:rsid w:val="00A41296"/>
+    <w:rsid w:val="00A422D5"/>
     <w:rsid w:val="00A443CE"/>
     <w:rsid w:val="00A4587C"/>
     <w:rsid w:val="00A47592"/>
     <w:rsid w:val="00A52977"/>
     <w:rsid w:val="00A53658"/>
     <w:rsid w:val="00A5377C"/>
     <w:rsid w:val="00A53CA2"/>
     <w:rsid w:val="00A53CA6"/>
     <w:rsid w:val="00A5741C"/>
     <w:rsid w:val="00A57567"/>
     <w:rsid w:val="00A575E8"/>
     <w:rsid w:val="00A61927"/>
     <w:rsid w:val="00A62A8B"/>
     <w:rsid w:val="00A6393F"/>
     <w:rsid w:val="00A65509"/>
     <w:rsid w:val="00A665BA"/>
     <w:rsid w:val="00A67FCA"/>
     <w:rsid w:val="00A73053"/>
     <w:rsid w:val="00A73259"/>
     <w:rsid w:val="00A74277"/>
     <w:rsid w:val="00A765D5"/>
     <w:rsid w:val="00A7752D"/>
     <w:rsid w:val="00A77DEF"/>
     <w:rsid w:val="00A8032F"/>
     <w:rsid w:val="00A8202A"/>
@@ -7513,50 +7708,51 @@
     <w:rsid w:val="00BD6773"/>
     <w:rsid w:val="00BD70AC"/>
     <w:rsid w:val="00BD73D4"/>
     <w:rsid w:val="00BE0078"/>
     <w:rsid w:val="00BE0133"/>
     <w:rsid w:val="00BE0678"/>
     <w:rsid w:val="00BE1BA0"/>
     <w:rsid w:val="00BE1BAC"/>
     <w:rsid w:val="00BE71E2"/>
     <w:rsid w:val="00BF03B8"/>
     <w:rsid w:val="00BF3BA1"/>
     <w:rsid w:val="00BF5C53"/>
     <w:rsid w:val="00BF75EB"/>
     <w:rsid w:val="00C02418"/>
     <w:rsid w:val="00C04A9A"/>
     <w:rsid w:val="00C05346"/>
     <w:rsid w:val="00C07610"/>
     <w:rsid w:val="00C11C47"/>
     <w:rsid w:val="00C151F9"/>
     <w:rsid w:val="00C15F92"/>
     <w:rsid w:val="00C17386"/>
     <w:rsid w:val="00C20CE3"/>
     <w:rsid w:val="00C22A00"/>
     <w:rsid w:val="00C251EB"/>
     <w:rsid w:val="00C25A80"/>
+    <w:rsid w:val="00C26225"/>
     <w:rsid w:val="00C26712"/>
     <w:rsid w:val="00C26B05"/>
     <w:rsid w:val="00C26EB7"/>
     <w:rsid w:val="00C3084F"/>
     <w:rsid w:val="00C311DA"/>
     <w:rsid w:val="00C31C2D"/>
     <w:rsid w:val="00C3220A"/>
     <w:rsid w:val="00C347BC"/>
     <w:rsid w:val="00C42B55"/>
     <w:rsid w:val="00C435EC"/>
     <w:rsid w:val="00C46A50"/>
     <w:rsid w:val="00C4775C"/>
     <w:rsid w:val="00C506C8"/>
     <w:rsid w:val="00C525D6"/>
     <w:rsid w:val="00C5306F"/>
     <w:rsid w:val="00C53454"/>
     <w:rsid w:val="00C53B8A"/>
     <w:rsid w:val="00C5402C"/>
     <w:rsid w:val="00C54405"/>
     <w:rsid w:val="00C55F35"/>
     <w:rsid w:val="00C5795D"/>
     <w:rsid w:val="00C6180B"/>
     <w:rsid w:val="00C619A9"/>
     <w:rsid w:val="00C634E7"/>
     <w:rsid w:val="00C64761"/>
@@ -7750,68 +7946,70 @@
     <w:rsid w:val="00F31DB3"/>
     <w:rsid w:val="00F3248F"/>
     <w:rsid w:val="00F32E84"/>
     <w:rsid w:val="00F33085"/>
     <w:rsid w:val="00F3464E"/>
     <w:rsid w:val="00F34880"/>
     <w:rsid w:val="00F352D0"/>
     <w:rsid w:val="00F42A38"/>
     <w:rsid w:val="00F43CCC"/>
     <w:rsid w:val="00F4581A"/>
     <w:rsid w:val="00F45F35"/>
     <w:rsid w:val="00F4614D"/>
     <w:rsid w:val="00F509B1"/>
     <w:rsid w:val="00F510D5"/>
     <w:rsid w:val="00F514E9"/>
     <w:rsid w:val="00F54D31"/>
     <w:rsid w:val="00F55622"/>
     <w:rsid w:val="00F56540"/>
     <w:rsid w:val="00F61192"/>
     <w:rsid w:val="00F61573"/>
     <w:rsid w:val="00F61A66"/>
     <w:rsid w:val="00F6526B"/>
     <w:rsid w:val="00F72D3F"/>
     <w:rsid w:val="00F74DC3"/>
     <w:rsid w:val="00F75E8D"/>
+    <w:rsid w:val="00F76168"/>
     <w:rsid w:val="00F77B09"/>
     <w:rsid w:val="00F82F17"/>
     <w:rsid w:val="00F83A26"/>
     <w:rsid w:val="00F907E5"/>
     <w:rsid w:val="00F90D58"/>
     <w:rsid w:val="00F92BA9"/>
     <w:rsid w:val="00F92D0F"/>
     <w:rsid w:val="00F947DA"/>
     <w:rsid w:val="00F949CC"/>
     <w:rsid w:val="00F96104"/>
     <w:rsid w:val="00FA0FC0"/>
     <w:rsid w:val="00FA137B"/>
     <w:rsid w:val="00FA2109"/>
     <w:rsid w:val="00FA495E"/>
     <w:rsid w:val="00FA69E4"/>
     <w:rsid w:val="00FA7878"/>
     <w:rsid w:val="00FA7F1C"/>
     <w:rsid w:val="00FB2561"/>
+    <w:rsid w:val="00FB325B"/>
     <w:rsid w:val="00FB60AC"/>
     <w:rsid w:val="00FB7EDF"/>
     <w:rsid w:val="00FC17D3"/>
     <w:rsid w:val="00FC2408"/>
     <w:rsid w:val="00FC442C"/>
     <w:rsid w:val="00FC4EA6"/>
     <w:rsid w:val="00FC50AF"/>
     <w:rsid w:val="00FD067B"/>
     <w:rsid w:val="00FD0D7F"/>
     <w:rsid w:val="00FD25DA"/>
     <w:rsid w:val="00FD3DB0"/>
     <w:rsid w:val="00FD3EE3"/>
     <w:rsid w:val="00FD5C22"/>
     <w:rsid w:val="00FD6546"/>
     <w:rsid w:val="00FD6A58"/>
     <w:rsid w:val="00FE093F"/>
     <w:rsid w:val="00FE26CE"/>
     <w:rsid w:val="00FE2FDD"/>
     <w:rsid w:val="00FE4741"/>
     <w:rsid w:val="00FE5105"/>
     <w:rsid w:val="00FF0DBC"/>
     <w:rsid w:val="00FF0F18"/>
     <w:rsid w:val="00FF1A93"/>
     <w:rsid w:val="00FF23FE"/>
     <w:rsid w:val="00FF3088"/>
@@ -8153,51 +8351,50 @@
     <w:rsid w:val="00BF75EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="004958FD"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Umschlagadresse">
     <w:name w:val="envelope address"/>
@@ -9527,50 +9724,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009FF254CA65917246A0A5B3F33C965040" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="2a9692b014e48c031b2c19eb0516c2b4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e4f2eb28-69a0-49de-9460-297854371fe5" xmlns:ns3="e4e9d423-9f08-42cb-a83d-9b8ad9f5dcfb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="906b05126f0d4a593d102619b1504d46" ns2:_="" ns3:_="">
     <xsd:import namespace="e4f2eb28-69a0-49de-9460-297854371fe5"/>
     <xsd:import namespace="e4e9d423-9f08-42cb-a83d-9b8ad9f5dcfb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -9761,135 +9971,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="e4e9d423-9f08-42cb-a83d-9b8ad9f5dcfb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e4f2eb28-69a0-49de-9460-297854371fe5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{253B4AA0-EF24-41AA-A921-C43D88158BF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BABF2C4-D666-420F-84B2-EDAA7E58DEF5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C361940-D842-4EE8-89FC-7017263FC031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e4f2eb28-69a0-49de-9460-297854371fe5"/>
     <ds:schemaRef ds:uri="e4e9d423-9f08-42cb-a83d-9b8ad9f5dcfb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62FCDA14-7938-4543-B50C-0407789A793C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e4e9d423-9f08-42cb-a83d-9b8ad9f5dcfb"/>
     <ds:schemaRef ds:uri="e4f2eb28-69a0-49de-9460-297854371fe5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>212</Words>
-  <Characters>2009</Characters>
+  <Words>257</Words>
+  <Characters>2313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Erzdiözese Wien</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2217</CharactersWithSpaces>
+  <CharactersWithSpaces>2565</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Entschuldigt: Dr</dc:title>
   <dc:subject/>
   <dc:creator>prtheil</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009FF254CA65917246A0A5B3F33C965040</vt:lpwstr>
   </property>