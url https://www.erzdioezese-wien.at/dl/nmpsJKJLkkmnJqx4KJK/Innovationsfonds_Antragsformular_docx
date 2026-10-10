--- v1 (2026-06-29)
+++ v2 (2026-10-10)
@@ -919,196 +919,189 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>; kein Privatkonto</w:t>
       </w:r>
       <w:r w:rsidR="0078313D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00493EDC" w:rsidRPr="005521E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9277" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="970"/>
+        <w:gridCol w:w="1108"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="9"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA07E3" w:rsidRPr="00DA07E3" w14:paraId="19B4E0A0" w14:textId="77777777" w:rsidTr="00D17A3B">
+      <w:tr w:rsidR="00DA07E3" w:rsidRPr="00DA07E3" w14:paraId="19B4E0A0" w14:textId="77777777" w:rsidTr="002E34A7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59FBB8B1" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRPr="005521E0" w:rsidRDefault="00DA07E3" w:rsidP="00556CE4">
+          <w:p w14:paraId="59FBB8B1" w14:textId="0287F208" w:rsidR="00DA07E3" w:rsidRPr="005521E0" w:rsidRDefault="00BB4C55" w:rsidP="00556CE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005521E0">
-[...13 lines deleted...]
-              <w:t>/r</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Empfängername</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8169" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRPr="00DA07E3" w:rsidRDefault="00DA07E3" w:rsidP="004938BA">
+          <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRPr="00DA07E3" w:rsidRDefault="00DA07E3" w:rsidP="00826A58">
             <w:pPr>
+              <w:ind w:left="171" w:hanging="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA07E3" w:rsidRPr="00DA07E3" w14:paraId="37C0F77D" w14:textId="77777777" w:rsidTr="00D17A3B">
+      <w:tr w:rsidR="00DA07E3" w:rsidRPr="00DA07E3" w14:paraId="37C0F77D" w14:textId="77777777" w:rsidTr="002E34A7">
         <w:trPr>
           <w:trHeight w:val="22"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EE0292" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRPr="005521E0" w:rsidRDefault="00DA07E3" w:rsidP="005521E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005521E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bank</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8169" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00DA07E3" w:rsidRPr="00DA07E3" w:rsidRDefault="00DA07E3" w:rsidP="004938BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D17A3B" w:rsidRPr="00DA07E3" w14:paraId="14EDDC24" w14:textId="77777777" w:rsidTr="003F1347">
+      <w:tr w:rsidR="00D17A3B" w:rsidRPr="00DA07E3" w14:paraId="14EDDC24" w14:textId="77777777" w:rsidTr="002E34A7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="9" w:type="dxa"/>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
+            <w:tcW w:w="1108" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A9D486A" w14:textId="77777777" w:rsidR="000B6752" w:rsidRPr="005521E0" w:rsidRDefault="000B6752" w:rsidP="005521E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005521E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IBAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
@@ -1760,59 +1753,51 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FE9F23F" w14:textId="26ADD9C4" w:rsidR="00556CE4" w:rsidRPr="0078313D" w:rsidRDefault="0078313D" w:rsidP="0078313D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5451"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078313D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...7 lines deleted...]
-        <w:t>Refundierungen können nur auf offizielle Konten von Rechtspersonen erfolgen; wird diese Initiative im Einzelfall nicht von einer Rechtsperson getragen, soll dafür ein Konto eingerichtet werden, auf dem zumindest zwei Personen zeichnungsberechtigt sind und wo keine privaten Geldbewegungen stattfinden</w:t>
+        <w:t>* Refundierungen können nur auf offizielle Konten von Rechtspersonen erfolgen; wird diese Initiative im Einzelfall nicht von einer Rechtsperson getragen, soll dafür ein Konto eingerichtet werden, auf dem zumindest zwei Personen zeichnungsberechtigt sind und wo keine privaten Geldbewegungen stattfinden</w:t>
       </w:r>
       <w:r w:rsidR="00F76168">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B5927">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B5927" w:rsidRPr="00F76168">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3278,58 +3263,58 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000B5A89" w:rsidRPr="004938BA" w:rsidSect="00D17A3B">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="454" w:footer="1474" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D6C9AD5" w14:textId="77777777" w:rsidR="00E44B1C" w:rsidRDefault="00E44B1C">
+    <w:p w14:paraId="72DBE99D" w14:textId="77777777" w:rsidR="00A124B4" w:rsidRDefault="00A124B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="308A4EB1" w14:textId="77777777" w:rsidR="00E44B1C" w:rsidRDefault="00E44B1C">
+    <w:p w14:paraId="42C3A11D" w14:textId="77777777" w:rsidR="00A124B4" w:rsidRDefault="00A124B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3375,51 +3360,50 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E093550" w14:textId="48ED604E" w:rsidR="00556CE4" w:rsidRPr="00D17A3B" w:rsidRDefault="007D6A6C" w:rsidP="244B4576">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -5442,58 +5426,58 @@
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="0AD006C5" id="Line 16" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="71.45pt,799.7pt" to="538.95pt,799.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjliCIsgEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/ICJ61gOUCdppe0&#10;NZD0A8YkJRGlOMSQtuy/75CxnS63ohdi1qc3b0aru+PgxMFQtOgbOZtMpTBeoba+a+T354d376WI&#10;CbwGh9408mSivFu/fbMaQ23m2KPThgSD+FiPoZF9SqGuqqh6M0CcYDCeky3SAIld6ipNMDL64Kr5&#10;dHpTjUg6ECoTI0fvX5JyXfDb1qj0rW2jScI1krml8lJ5d/mt1iuoO4LQW3WmAf/AYgDr+aNXqHtI&#10;IPZk/4IarCKM2KaJwqHCtrXKlBl4mtn0j2meegimzMLixHCVKf4/WPX1sPFbytTV0T+FR1Q/ovC4&#10;6cF3phB4PgVe3CxLVY0h1teW7MSwJbEbv6DmGtgnLCocWxoyJM8njkXs01Vsc0xCcXD5YXE7X/JO&#10;1CVXQX1pDBTTZ4ODyEYjnfVZB6jh8BhTJgL1pSSHPT5Y58ounRdjI28WjJwzEZ3VOVkc6nYbR+IA&#10;fA0fb2fLRTkABvutjHDvdQHrDehPZzuBdS821zt/FiPPn48t1jvUpy1dROJ1FZbn08r38Ktful9/&#10;gPVPAAAA//8DAFBLAwQUAAYACAAAACEAOaygUt0AAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU/DMAyF70j8h8hI3FjKNBgtTSfEtMMOHDY4cPSS0FY0TlVnXfn3eAfEbn7PT8+fy9UUOjX6gdtI&#10;Bu5nGShPNrqWagMf75u7J1CckBx2kbyBH8+wqq6vSixcPNHOj/tUKykhLtBAk1JfaM228QF5FntP&#10;svuKQ8Akcqi1G/Ak5aHT8yx71AFbkgsN9v618fZ7fwwGdlNYc9uPb3Y92po/N7zdIhtzezO9PINK&#10;fkr/YTjjCzpUwnSIR3KsOtGLeS5RGR7yfAHqHMmWS/EOf56uSn35RvULAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAo5YgiLIBAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAOaygUt0AAAAOAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="#b71530" strokeweight=".5pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E87C087" w14:textId="77777777" w:rsidR="00E44B1C" w:rsidRDefault="00E44B1C">
+    <w:p w14:paraId="460030FE" w14:textId="77777777" w:rsidR="00A124B4" w:rsidRDefault="00A124B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D56183E" w14:textId="77777777" w:rsidR="00E44B1C" w:rsidRDefault="00E44B1C">
+    <w:p w14:paraId="77B91B7C" w14:textId="77777777" w:rsidR="00A124B4" w:rsidRDefault="00A124B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66204FF1" w14:textId="77777777" w:rsidR="00662E10" w:rsidRDefault="00220D68" w:rsidP="00491B39">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:bCs/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
@@ -6742,51 +6726,51 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2136825303">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="272908824">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1187716317">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1170828555">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1859813055">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="342515302">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -6971,50 +6955,51 @@
     <w:rsid w:val="0027430A"/>
     <w:rsid w:val="00274681"/>
     <w:rsid w:val="0028357D"/>
     <w:rsid w:val="00283E1E"/>
     <w:rsid w:val="002843E4"/>
     <w:rsid w:val="002852D0"/>
     <w:rsid w:val="0029438D"/>
     <w:rsid w:val="002955B8"/>
     <w:rsid w:val="002A04E6"/>
     <w:rsid w:val="002A2B12"/>
     <w:rsid w:val="002A4C74"/>
     <w:rsid w:val="002B1FB6"/>
     <w:rsid w:val="002B224D"/>
     <w:rsid w:val="002B4AE4"/>
     <w:rsid w:val="002C44B5"/>
     <w:rsid w:val="002C47EE"/>
     <w:rsid w:val="002C6D98"/>
     <w:rsid w:val="002C7A78"/>
     <w:rsid w:val="002D270C"/>
     <w:rsid w:val="002D32E7"/>
     <w:rsid w:val="002D45C1"/>
     <w:rsid w:val="002D5BC3"/>
     <w:rsid w:val="002E047E"/>
     <w:rsid w:val="002E254F"/>
     <w:rsid w:val="002E2C43"/>
+    <w:rsid w:val="002E34A7"/>
     <w:rsid w:val="002E440B"/>
     <w:rsid w:val="002E5968"/>
     <w:rsid w:val="002E5C4C"/>
     <w:rsid w:val="002F0910"/>
     <w:rsid w:val="002F25F0"/>
     <w:rsid w:val="002F2769"/>
     <w:rsid w:val="002F3F7A"/>
     <w:rsid w:val="002F4EF7"/>
     <w:rsid w:val="002F5456"/>
     <w:rsid w:val="002F5F7B"/>
     <w:rsid w:val="00302E9E"/>
     <w:rsid w:val="0031083E"/>
     <w:rsid w:val="00312D89"/>
     <w:rsid w:val="0031364A"/>
     <w:rsid w:val="00314FC6"/>
     <w:rsid w:val="0031579D"/>
     <w:rsid w:val="0031754A"/>
     <w:rsid w:val="00330C75"/>
     <w:rsid w:val="00333BAA"/>
     <w:rsid w:val="00333EE2"/>
     <w:rsid w:val="00334264"/>
     <w:rsid w:val="003347AD"/>
     <w:rsid w:val="00336CD8"/>
     <w:rsid w:val="003372BA"/>
     <w:rsid w:val="003379EF"/>
@@ -7381,50 +7366,51 @@
     <w:rsid w:val="007D48F5"/>
     <w:rsid w:val="007D4D2E"/>
     <w:rsid w:val="007D5F43"/>
     <w:rsid w:val="007D5FDC"/>
     <w:rsid w:val="007D6A6C"/>
     <w:rsid w:val="007E01B9"/>
     <w:rsid w:val="007E1AC3"/>
     <w:rsid w:val="007E1EA5"/>
     <w:rsid w:val="007E568A"/>
     <w:rsid w:val="007E6D4E"/>
     <w:rsid w:val="007F0FBF"/>
     <w:rsid w:val="007F3913"/>
     <w:rsid w:val="007F51E9"/>
     <w:rsid w:val="00803A8F"/>
     <w:rsid w:val="00804165"/>
     <w:rsid w:val="00804CB0"/>
     <w:rsid w:val="0080522C"/>
     <w:rsid w:val="008077AE"/>
     <w:rsid w:val="0081150C"/>
     <w:rsid w:val="00813235"/>
     <w:rsid w:val="00814158"/>
     <w:rsid w:val="00815160"/>
     <w:rsid w:val="00822216"/>
     <w:rsid w:val="00823557"/>
     <w:rsid w:val="008254D6"/>
+    <w:rsid w:val="00826A58"/>
     <w:rsid w:val="0082787A"/>
     <w:rsid w:val="008312EB"/>
     <w:rsid w:val="00831AC7"/>
     <w:rsid w:val="008328E2"/>
     <w:rsid w:val="008331A4"/>
     <w:rsid w:val="008335D3"/>
     <w:rsid w:val="008363C7"/>
     <w:rsid w:val="008367A0"/>
     <w:rsid w:val="00841ACA"/>
     <w:rsid w:val="008445F9"/>
     <w:rsid w:val="008469A8"/>
     <w:rsid w:val="008472CA"/>
     <w:rsid w:val="00854112"/>
     <w:rsid w:val="00855628"/>
     <w:rsid w:val="00856398"/>
     <w:rsid w:val="00857760"/>
     <w:rsid w:val="0086008C"/>
     <w:rsid w:val="0086138D"/>
     <w:rsid w:val="008641DC"/>
     <w:rsid w:val="008675CE"/>
     <w:rsid w:val="00872AD0"/>
     <w:rsid w:val="00873991"/>
     <w:rsid w:val="00873C44"/>
     <w:rsid w:val="008762D0"/>
     <w:rsid w:val="008807F9"/>
@@ -7523,50 +7509,51 @@
     <w:rsid w:val="009B7934"/>
     <w:rsid w:val="009C3840"/>
     <w:rsid w:val="009C4753"/>
     <w:rsid w:val="009C490A"/>
     <w:rsid w:val="009C652F"/>
     <w:rsid w:val="009C6960"/>
     <w:rsid w:val="009C70C6"/>
     <w:rsid w:val="009D0A27"/>
     <w:rsid w:val="009D20AB"/>
     <w:rsid w:val="009D4EBF"/>
     <w:rsid w:val="009D56E2"/>
     <w:rsid w:val="009D793D"/>
     <w:rsid w:val="009E331D"/>
     <w:rsid w:val="009E4065"/>
     <w:rsid w:val="009E75E4"/>
     <w:rsid w:val="009F0BB1"/>
     <w:rsid w:val="009F1B39"/>
     <w:rsid w:val="009F230C"/>
     <w:rsid w:val="009F3729"/>
     <w:rsid w:val="009F421F"/>
     <w:rsid w:val="009F568C"/>
     <w:rsid w:val="00A01DC2"/>
     <w:rsid w:val="00A0642C"/>
     <w:rsid w:val="00A114F5"/>
     <w:rsid w:val="00A11FD7"/>
+    <w:rsid w:val="00A124B4"/>
     <w:rsid w:val="00A1356D"/>
     <w:rsid w:val="00A178A9"/>
     <w:rsid w:val="00A20347"/>
     <w:rsid w:val="00A2110B"/>
     <w:rsid w:val="00A2137D"/>
     <w:rsid w:val="00A21A16"/>
     <w:rsid w:val="00A228C2"/>
     <w:rsid w:val="00A24DA1"/>
     <w:rsid w:val="00A2586C"/>
     <w:rsid w:val="00A2593F"/>
     <w:rsid w:val="00A26A54"/>
     <w:rsid w:val="00A3153E"/>
     <w:rsid w:val="00A3184C"/>
     <w:rsid w:val="00A31A3B"/>
     <w:rsid w:val="00A32BF7"/>
     <w:rsid w:val="00A333BD"/>
     <w:rsid w:val="00A37FBE"/>
     <w:rsid w:val="00A41296"/>
     <w:rsid w:val="00A422D5"/>
     <w:rsid w:val="00A443CE"/>
     <w:rsid w:val="00A4587C"/>
     <w:rsid w:val="00A47592"/>
     <w:rsid w:val="00A52977"/>
     <w:rsid w:val="00A53658"/>
     <w:rsid w:val="00A5377C"/>
@@ -7667,50 +7654,51 @@
     <w:rsid w:val="00B661CE"/>
     <w:rsid w:val="00B676DF"/>
     <w:rsid w:val="00B67893"/>
     <w:rsid w:val="00B72732"/>
     <w:rsid w:val="00B72D6D"/>
     <w:rsid w:val="00B731C1"/>
     <w:rsid w:val="00B753CC"/>
     <w:rsid w:val="00B758EC"/>
     <w:rsid w:val="00B815B2"/>
     <w:rsid w:val="00B85A05"/>
     <w:rsid w:val="00B85CD4"/>
     <w:rsid w:val="00B85EA3"/>
     <w:rsid w:val="00B87190"/>
     <w:rsid w:val="00B93353"/>
     <w:rsid w:val="00B937A8"/>
     <w:rsid w:val="00B96AF0"/>
     <w:rsid w:val="00B96CCD"/>
     <w:rsid w:val="00B97DD9"/>
     <w:rsid w:val="00BA0CE4"/>
     <w:rsid w:val="00BA2196"/>
     <w:rsid w:val="00BA2BCD"/>
     <w:rsid w:val="00BA5BA0"/>
     <w:rsid w:val="00BA5F9C"/>
     <w:rsid w:val="00BA7724"/>
     <w:rsid w:val="00BB0FE4"/>
+    <w:rsid w:val="00BB4C55"/>
     <w:rsid w:val="00BB67E1"/>
     <w:rsid w:val="00BB7173"/>
     <w:rsid w:val="00BB726F"/>
     <w:rsid w:val="00BB7AA9"/>
     <w:rsid w:val="00BC1269"/>
     <w:rsid w:val="00BC1303"/>
     <w:rsid w:val="00BC5294"/>
     <w:rsid w:val="00BC5AEB"/>
     <w:rsid w:val="00BC5EC1"/>
     <w:rsid w:val="00BC666D"/>
     <w:rsid w:val="00BD0A6F"/>
     <w:rsid w:val="00BD1F87"/>
     <w:rsid w:val="00BD2CCC"/>
     <w:rsid w:val="00BD3E5F"/>
     <w:rsid w:val="00BD4F0C"/>
     <w:rsid w:val="00BD57FE"/>
     <w:rsid w:val="00BD6773"/>
     <w:rsid w:val="00BD70AC"/>
     <w:rsid w:val="00BD73D4"/>
     <w:rsid w:val="00BE0078"/>
     <w:rsid w:val="00BE0133"/>
     <w:rsid w:val="00BE0678"/>
     <w:rsid w:val="00BE1BA0"/>
     <w:rsid w:val="00BE1BAC"/>
     <w:rsid w:val="00BE71E2"/>
@@ -7839,50 +7827,51 @@
     <w:rsid w:val="00D776E0"/>
     <w:rsid w:val="00D80376"/>
     <w:rsid w:val="00D833BC"/>
     <w:rsid w:val="00D83F74"/>
     <w:rsid w:val="00D90A4A"/>
     <w:rsid w:val="00D949A9"/>
     <w:rsid w:val="00D9532A"/>
     <w:rsid w:val="00D963FC"/>
     <w:rsid w:val="00D970B1"/>
     <w:rsid w:val="00DA07E3"/>
     <w:rsid w:val="00DA0A2E"/>
     <w:rsid w:val="00DA10AB"/>
     <w:rsid w:val="00DA34DD"/>
     <w:rsid w:val="00DA384A"/>
     <w:rsid w:val="00DA3C0F"/>
     <w:rsid w:val="00DA615E"/>
     <w:rsid w:val="00DA683F"/>
     <w:rsid w:val="00DB2380"/>
     <w:rsid w:val="00DB26CF"/>
     <w:rsid w:val="00DB7BE3"/>
     <w:rsid w:val="00DC0569"/>
     <w:rsid w:val="00DC0954"/>
     <w:rsid w:val="00DC1F73"/>
     <w:rsid w:val="00DC449E"/>
     <w:rsid w:val="00DC7FC8"/>
+    <w:rsid w:val="00DD03B6"/>
     <w:rsid w:val="00DD228A"/>
     <w:rsid w:val="00DD2B01"/>
     <w:rsid w:val="00DE045C"/>
     <w:rsid w:val="00DE0D22"/>
     <w:rsid w:val="00DE128C"/>
     <w:rsid w:val="00DE240D"/>
     <w:rsid w:val="00DE7BB1"/>
     <w:rsid w:val="00DF065C"/>
     <w:rsid w:val="00DF6FA8"/>
     <w:rsid w:val="00E00512"/>
     <w:rsid w:val="00E00CB4"/>
     <w:rsid w:val="00E047FA"/>
     <w:rsid w:val="00E10D51"/>
     <w:rsid w:val="00E1317D"/>
     <w:rsid w:val="00E15102"/>
     <w:rsid w:val="00E1635D"/>
     <w:rsid w:val="00E173E4"/>
     <w:rsid w:val="00E2028F"/>
     <w:rsid w:val="00E247CA"/>
     <w:rsid w:val="00E27A4F"/>
     <w:rsid w:val="00E30C6A"/>
     <w:rsid w:val="00E31E74"/>
     <w:rsid w:val="00E42E00"/>
     <w:rsid w:val="00E44B1C"/>
     <w:rsid w:val="00E4705B"/>
@@ -8351,50 +8340,51 @@
     <w:rsid w:val="00BF75EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="004958FD"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Umschlagadresse">
     <w:name w:val="envelope address"/>
@@ -9724,63 +9714,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e4e9d423-9f08-42cb-a83d-9b8ad9f5dcfb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e4f2eb28-69a0-49de-9460-297854371fe5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009FF254CA65917246A0A5B3F33C965040" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="2a9692b014e48c031b2c19eb0516c2b4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e4f2eb28-69a0-49de-9460-297854371fe5" xmlns:ns3="e4e9d423-9f08-42cb-a83d-9b8ad9f5dcfb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="906b05126f0d4a593d102619b1504d46" ns2:_="" ns3:_="">
     <xsd:import namespace="e4f2eb28-69a0-49de-9460-297854371fe5"/>
     <xsd:import namespace="e4e9d423-9f08-42cb-a83d-9b8ad9f5dcfb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -9971,117 +9972,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BABF2C4-D666-420F-84B2-EDAA7E58DEF5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{253B4AA0-EF24-41AA-A921-C43D88158BF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BABF2C4-D666-420F-84B2-EDAA7E58DEF5}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62FCDA14-7938-4543-B50C-0407789A793C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e4e9d423-9f08-42cb-a83d-9b8ad9f5dcfb"/>
+    <ds:schemaRef ds:uri="e4f2eb28-69a0-49de-9460-297854371fe5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C361940-D842-4EE8-89FC-7017263FC031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e4f2eb28-69a0-49de-9460-297854371fe5"/>
     <ds:schemaRef ds:uri="e4e9d423-9f08-42cb-a83d-9b8ad9f5dcfb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>257</Words>
-  <Characters>2313</Characters>
+  <Words>352</Words>
+  <Characters>2218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Erzdiözese Wien</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2565</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Entschuldigt: Dr</dc:title>
   <dc:subject/>
   <dc:creator>prtheil</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 